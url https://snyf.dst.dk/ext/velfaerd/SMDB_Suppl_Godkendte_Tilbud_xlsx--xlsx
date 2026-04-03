--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kwn\Desktop\SMDB Adhoc\Tilbud\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="360" yWindow="75" windowWidth="17055" windowHeight="10830"/>
   </bookViews>
   <sheets>
     <sheet name="Tilbud" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Tilbud!$A$1:$I$1</definedName>
     <definedName name="Tilbud">Tilbud!$A$1:$I$198</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tilbud!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1670" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1675" uniqueCount="1037">
   <si>
     <t>Vej</t>
   </si>
   <si>
     <t>Postnummer</t>
   </si>
   <si>
     <t>By</t>
   </si>
   <si>
     <t>Kongens Ø Munkerup (tidligere Arresøhøj) (Døgn)</t>
   </si>
   <si>
     <t>Munkerup Strandvej</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>Dronningmølle</t>
   </si>
   <si>
@@ -3132,50 +3132,59 @@
     <t>Solvænget</t>
   </si>
   <si>
     <t>Fanø</t>
   </si>
   <si>
     <t>Familiehuset</t>
   </si>
   <si>
     <t>Lembckesvej</t>
   </si>
   <si>
     <t>2A</t>
   </si>
   <si>
     <t>Familiepleje - BURC + Social- og Handicapcenter</t>
   </si>
   <si>
     <t>Bygaden</t>
   </si>
   <si>
     <t>RUST (Rusmiddelenhed for Udgående og Specialiserede Tilbud)</t>
   </si>
   <si>
     <t>Spaniensgade</t>
+  </si>
+  <si>
+    <t>Familiecenter, Døgn og Aflastning</t>
+  </si>
+  <si>
+    <t>Sct. Laurentiivej</t>
+  </si>
+  <si>
+    <t>14B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -9763,59 +9772,77 @@
         <v>1032</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="D217" s="4">
         <v>25</v>
       </c>
       <c r="E217" s="4">
         <v>2300</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>196</v>
       </c>
       <c r="G217" s="4">
         <v>64942212</v>
       </c>
       <c r="H217" s="4">
         <v>1018050389</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="218" spans="1:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="A218" s="3"/>
-[...7 lines deleted...]
-      <c r="I218" s="3"/>
+      <c r="A218" s="3">
+        <v>1297</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E218" s="4">
+        <v>8800</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G218" s="4">
+        <v>29189846</v>
+      </c>
+      <c r="H218" s="4">
+        <v>1015279911</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="219" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A219" s="3"/>
       <c r="B219" s="3"/>
       <c r="C219" s="3"/>
       <c r="D219" s="4"/>
       <c r="E219" s="4"/>
       <c r="F219" s="3"/>
       <c r="G219" s="4"/>
       <c r="H219" s="4"/>
       <c r="I219" s="3"/>
     </row>
     <row r="220" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A220" s="3"/>
       <c r="B220" s="3"/>
       <c r="C220" s="3"/>
       <c r="D220" s="4"/>
       <c r="E220" s="4"/>
       <c r="F220" s="3"/>
       <c r="G220" s="4"/>
       <c r="H220" s="4"/>
       <c r="I220" s="3"/>
     </row>
     <row r="221" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A221" s="3"/>
@@ -9931,51 +9958,51 @@
       <c r="A231" s="3"/>
       <c r="B231" s="3"/>
       <c r="C231" s="3"/>
       <c r="D231" s="4"/>
       <c r="E231" s="4"/>
       <c r="F231" s="3"/>
       <c r="G231" s="4"/>
       <c r="H231" s="4"/>
       <c r="I231" s="3"/>
     </row>
     <row r="232" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A232" s="3"/>
       <c r="B232" s="3"/>
       <c r="C232" s="3"/>
       <c r="D232" s="4"/>
       <c r="E232" s="4"/>
       <c r="F232" s="3"/>
       <c r="G232" s="4"/>
       <c r="H232" s="4"/>
       <c r="I232" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;LDanmarks Statistik - Stofmisbrugsdatabasen&amp;C&amp;A&amp;ROversigt pr. 12 marts 2026</oddHeader>
+    <oddHeader>&amp;LDanmarks Statistik - Stofmisbrugsdatabasen&amp;C&amp;A&amp;ROversigt pr. 20 marts 2026</oddHeader>
     <oddFooter>Side &amp;P af &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>